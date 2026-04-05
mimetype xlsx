--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Прайс-лист: Каталог</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Краткая характеристика</t>
   </si>
   <si>
     <t>Цены руб.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Каталог</t>
   </si>
   <si>
@@ -185,126 +185,126 @@
   <si>
     <t>118 000</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PA-4500D</t>
   </si>
   <si>
     <t>Усилитель на 4 канала. Выходная мощность 4*500 Вт. Четыре независимых выхода на динамики 100 В / 8 Ом, разъемы Euroblock 3-pin. Частотный диапазон 20 - 20 000 Гц, кроссовер на частоте 1 кГц. Четыре независимых входа для каждого из выходных каналов, балансные, разъемы Euroblock 3-pin. Подключаемые ФВЧ и отдельная регулировка усиления для каждого выходного канала. Защита от перегрева, перегрузки и КЗ. Автопереход в ждущий режим. Активное охлаждение. Габариты 482х44х420 мм (1U), вес 15 кг. Монтаж настольный или в стойку. Технология импульсного питания от AC 220В.</t>
   </si>
   <si>
     <t>149 000</t>
   </si>
   <si>
     <t>Микшер-усилители</t>
   </si>
   <si>
     <t>FLAT-120</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х283 мм (1U), вес 10 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
-    <t>44 000</t>
+    <t>38 000</t>
   </si>
   <si>
     <t>KID-120T</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 270х88х270 мм (2U), вес 9 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В.</t>
   </si>
   <si>
     <t>25 000</t>
   </si>
   <si>
     <t>KID-180T</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 180 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 270х88х270 мм (2U), вес 10 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В.</t>
   </si>
   <si>
     <t>30 000</t>
   </si>
   <si>
     <t>FLAT-240</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 240 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х284 мм (1U), вес 11 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
     <t>48 000</t>
   </si>
   <si>
     <t>KID-40T</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 40 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 252х66х230 мм (1,5U), вес 5 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В.</t>
   </si>
   <si>
     <t>17 000</t>
   </si>
   <si>
     <t>FLAT-60</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 60 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х280 мм (1U), вес 9 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
-    <t>33 000</t>
+    <t>28 000</t>
   </si>
   <si>
     <t>KID-80T</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Один канал, мощность на выходе 80 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 252х66х230 мм (1,5U), вес 6 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В.</t>
   </si>
   <si>
     <t>20 000</t>
   </si>
   <si>
     <t>Музыкальные усилители</t>
   </si>
   <si>
     <t>A-120E</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с текстовым дисплеем, ИК-портом и кнопками управления. Источник сигнала: разъёмы USB/SD-card, Bluetooth, FM-тюнер. Один канал, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 60-15 000 Гц. Пять аудиовходов: 2 линейных (2х2RCA), 1 микрофонный (XLR/Jack 6,35мм, приоритетный) и 2 комбинированных, микрофонно-линейных (2х Jack 6,35мм). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Также есть приоритетный телефонный вход и выход для трансляции в телефонную сеть музыки вместо гудков. Темброблок на 2 полосы, НЧ и ВЧ. Регулировка громкости по входам и общая. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 300х88х275 мм (2U), вес 7,8 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В или DC 24В. Пульт ДУ.</t>
   </si>
   <si>
     <t>35 000</t>
   </si>
   <si>
     <t>FLAT-120m</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х283 мм (1U), вес 10 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
-    <t>46 000</t>
+    <t>40 000</t>
   </si>
   <si>
     <t>KID-120Tm</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 270х88х270 мм (2U), вес 9 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>27 000</t>
   </si>
   <si>
     <t>KID-180Tm</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 180 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 270х88х270 мм (2U), вес 10 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>32 000</t>
   </si>
   <si>
     <t>FLAT-240m</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 240 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х284 мм (1U), вес 11 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
@@ -314,104 +314,95 @@
   <si>
     <t>KID-240Tm</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 240 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 270х88х270 мм (2U), вес 10.5 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>37 000</t>
   </si>
   <si>
     <t>KID-40Tm</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 40 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 252х66х230 мм (1,5U), вес 5 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>19 000</t>
   </si>
   <si>
     <t>A-60E</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с текстовым дисплеем, ИК-портом и кнопками управления. Источник сигнала: разъёмы USB/SD-card, Bluetooth, FM-тюнер. Один канал, мощность на выходе 60 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 60-15 000 Гц. Пять аудиовходов: 2 линейных (2х2RCA), 1 микрофонный (XLR/Jack 6,35мм, приоритетный) и 2 комбинированных, микрофонно-линейных (2х Jack 6,35мм). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Также есть приоритетный телефонный вход и выход для трансляции в телефонную сеть музыки вместо гудков. Темброблок на 2 полосы, НЧ и ВЧ. Регулировка громкости по входам и общая. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 300х88х275 мм (2U), вес 6,6 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В или DC 24В. Пульт ДУ.</t>
   </si>
   <si>
-    <t>28 000</t>
-[...1 lines deleted...]
-  <si>
     <t>FLAT-60m</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 60 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара и ) и 3 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа. Темброблок на 2 полосы, НЧ и ВЧ. 3 реле блокировки звука и генераторы сигналов Гонг, Сирена. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х44х280 мм (1U), вес 9 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
     <t>KID-80Tm</t>
   </si>
   <si>
     <t>Устройство для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 80 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (стереопара) и 1 микрофонный (Jack 6,35мм, приоритет). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. 2 реле блокировки звука. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 252х66х230 мм (1,5U), вес 6 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>22 000</t>
   </si>
   <si>
     <t>AM-160U</t>
   </si>
   <si>
     <t>Устройство класса D для организации небольших систем музыкального вещания. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъём USB, Bluetooth 5.0, FM-тюнер. Один канал, мощность на выходе 60 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Три аудиовхода: 2 линейных (2х 2RCA) и 1 микрофонный (XLR/Jack 6,35мм) с подключаемым приоритетом и фантомным питанием. Аудиовыходы: линейный Pre Out для внешних устройств и Euroblock акустики. Независимые регуляторы громкости для каждого входа и двухполосный эквалайзер (НЧ+ВЧ). Разъем "сухой контакт" для принудительного отключения звука, DIP-переключатель блокировки плеера. Защита от перегрева, КЗ и перегрузки на выходе. Габариты 210х44х220 мм (1U), вес 3.5 кг. Монтаж настольный или в рэковую стойку. Питание - основное от сети AC 220В с возможностью подключить резервное DC 24В/5А. Пульт ДУ.</t>
   </si>
   <si>
     <t>15 051</t>
   </si>
   <si>
     <t>Зональные усилители</t>
   </si>
   <si>
     <t>KID-120Dz</t>
   </si>
   <si>
     <t>Устройство для организации систем музыкального вещания на 2 зоны. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: слоты USB и SD-card, Bluetooth 5.0, FM-тюнер. Две зоны, один канал, мощность 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Четыре аудиовхода: 2 линейных (моносумма) и 2 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 240х88х220 мм (2U), вес 13 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
     <t>AM-6120</t>
   </si>
   <si>
     <t>Устройство для организации разветвлённых систем музыкального вещания на 6 зон. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, шесть зон, мощность на выходе 120 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара) и 3 универсальных (переключатель XLR/Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа/зоны вещания. Темброблок на 2 полосы, НЧ и ВЧ. 4 реле блокировки звука и генераторы сигналов Гонг, Колокол, Эвакуация. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х88х340 мм (2U), вес 11 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
-    <t>40 000</t>
-[...1 lines deleted...]
-  <si>
     <t>KID-240Dz</t>
   </si>
   <si>
     <t>Устройство для организации систем музыкального вещания на 2 зоны. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: слоты USB и SD-card, Bluetooth 5.0, FM-тюнер. Две зоны, один канал, мощность 240 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Четыре аудиовхода: 2 линейных (моносумма) и 2 микрофонных (Jack 6,35мм, приоритет у №1). Аудиовыходы: линейный для внешних устройств и винтовые зажимы для акустики. Темброблок на 2 полосы, НЧ и ВЧ. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 240х88х220 мм (2U), вес 15 кг. Монтаж настольный или в стойку (нужен установочный комплект). AC 220В. Пульт ДУ.</t>
   </si>
   <si>
-    <t>38 000</t>
-[...1 lines deleted...]
-  <si>
     <t>AM-6250</t>
   </si>
   <si>
     <t>Устройство для организации разветвлённых систем музыкального вещания на 6 зон. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, шесть зон, мощность на выходе 250 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара) и 3 универсальных (переключатель XLR/Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа/зоны вещания. Темброблок на 2 полосы, НЧ и ВЧ. 4 реле блокировки звука и генераторы сигналов Гонг, Колокол, Эвакуация. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х88х340 мм (2U), вес 13.5 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
     <t>AM-6350</t>
   </si>
   <si>
     <t>Устройство для организации разветвлённых систем музыкального вещания на 6 зон. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, шесть зон, мощность на выходе 350 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара) и 3 универсальных (переключатель XLR/Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа/зоны вещания. Темброблок на 2 полосы, НЧ и ВЧ. 4 реле блокировки звука и генераторы сигналов Гонг, Колокол, Эвакуация. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х88х340 мм (2U), вес 14.5 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
     <t>60 000</t>
   </si>
   <si>
     <t>AM-6450</t>
   </si>
   <si>
     <t>Устройство для организации разветвлённых систем музыкального вещания на 6 зон. Медиаплеер с цветным экраном и кнопками управления. Источник сигнала: разъёмы USB и SD-card, Bluetooth 5.0, FM-тюнер. Один канал, шесть зон, мощность на выходе 450 Вт. Применяется в трансляционных (напряжение 70/100В) и низкоомных (импеданс 4-16 Ом) линиях. Частотный диапазон 80-20 000 Гц. Пять аудиовходов: 2 линейных (стереопара) и 3 универсальных (переключатель XLR/Jack 6,35мм, приоритет у №1). Аудиовыходы: 2 линейных (основной и дублирующий) для внешних устройств и винтовые зажимы для акустики. Независимая регулировка громкости для каждого входа/зоны вещания. Темброблок на 2 полосы, НЧ и ВЧ. 4 реле блокировки звука и генераторы сигналов Гонг, Колокол, Эвакуация. Разъём телефонная сеть. Защита от перегрева, КЗ и перегрузки на выходе. Активное охлаждение. Габариты 485х88х340 мм (2U), вес 16.5 кг. Монтаж настольный или в стойку. AC 220В.</t>
   </si>
   <si>
     <t>70 000</t>
   </si>
   <si>
     <t>KID-60Dz</t>
@@ -527,51 +518,51 @@
   <si>
     <t>4 600</t>
   </si>
   <si>
     <t>CS-740</t>
   </si>
   <si>
     <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Два динамика: коаксиальный НЧ-вуфер 6" + шелковый купольный твитер ВЧ 1,5". Диапазон рабочих частот 60 Гц - 20 кГц. Мощность 40 Вт. Подключение к линиями 70/100 В и 8 Ом. Трехполосный кроссовер. SPL 93 дБ (макс. 105 дБ). Потолочный, бескаркасный, крепление заподлицо. Материал ABS-пластик, решетка из стали. Габариты Ø252х98 мм, вес 1,85 кг.</t>
   </si>
   <si>
     <t>9 400</t>
   </si>
   <si>
     <t>CS-510</t>
   </si>
   <si>
     <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Один динамик: конический вуфер 6". Диапазон рабочих частот 110 Гц - 18 кГц. Мощность 10 Вт (3/6). Подключение к линиями 70/100 В. SPL 92 дБ (макс. 101 дБ). Потолочный, бескаркасный, крепление заподлицо. Материал ABS-пластик, решетка из стали. Габариты Ø230х85 мм, вес 0,9 кг.</t>
   </si>
   <si>
     <t>3 000</t>
   </si>
   <si>
     <t>CS-603</t>
   </si>
   <si>
-    <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Динамик 6" с V-образным конусом 1.5". Диапазон рабочих частот 80 Гц - 18 кГц. Мощность 6/3 Вт. Подключение к линиями 70/100 В. SPL 88 дБ (макс. 95,8 дБ). Монтаж в потолок, подпружиненное крепление заподлицо. Материал ABS-пластик, решетка из стали. Габариты Ø188х76 мм, вес 0,7 кг, монтажное отверстие Ø170мм.</t>
+    <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Динамик 6" с V-образным конусом 1.5". Диапазон рабочих частот 80 Гц - 20 кГц. Мощность 6/3 Вт. Подключение к линиями 70/100 В. SPL 88 дБ (макс. 95,8 дБ). Монтаж в потолок, подпружиненное крепление заподлицо. Материал ABS-пластик, решетка из стали. Габариты Ø188х76 мм, вес 0,7 кг, монтажное отверстие Ø170мм.</t>
   </si>
   <si>
     <t>1 500</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Громкоговорители настенные</t>
   </si>
   <si>
     <t>WS-110</t>
   </si>
   <si>
     <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Два динамика: НЧ-вуфер 4" + твитер ВЧ 1". Диапазон рабочих частот 140 Гц - 17 кГц. Мощность 10 Вт. Подключение к линиями 70/100В. SPL 90 дБ. Настенный монтаж с помощью крепежного отверстия. Материал ABS-пластик, решетка из стали. Габариты 268х165х80 мм, вес 1 кг. Цвет белый.</t>
   </si>
   <si>
     <t>3 690</t>
   </si>
   <si>
     <t>WS-420BL</t>
   </si>
   <si>
     <t>Применяется для воспроизведения звуковой трансляции: музыка или речь. Два динамика: НЧ-вуфер 4" + твитер ВЧ 1,5". Диапазон рабочих частот 100 Гц - 20 кГц, SPL 90 дБ. Подключение к линиями 70/100В или 8Ом, мощность 20 Вт (8Ом) и 5/10/20 Вт (70/100В). Настенный монтаж на кронштейн в комплекте. Материал ABS-пластик, решетка из стали. Габариты 225х160х150 мм, вес 2,2 кг. Цвет черный.</t>
   </si>
@@ -683,51 +674,51 @@
   <si>
     <t>10 000</t>
   </si>
   <si>
     <t>RM-103</t>
   </si>
   <si>
     <t>Устройство для подачи голосовых объявлений, проведения совещаний и т.д. Конденсаторный микрофон типа "гусиная шея" (длина 390 мм). Кардиоидная направленность. Чувствительность -42 дБ, диапазон частот 20 Гц - 20 кГц, выходной импеданс 200 Ом (балансный). Шумоподавление. Длина кабеля 5 м. Габариты 160×114×57 мм, вес 0,6 кг. Питание фантомное +48В или DC 3В.</t>
   </si>
   <si>
     <t>9 000</t>
   </si>
   <si>
     <t>RM-101</t>
   </si>
   <si>
     <t>Устройство для подачи голосовых объявлений, проведения совещаний и т.д. Динамический микрофон типа "гусиная шея" (длина 420 мм). Чувствительность -52,5 дБ, диапазон частот 50 Гц - 16 кГц, максимальный SPL 125 дБ, выходной импеданс 600 Ом (XLR, небалансный). Длина соединительного кабеля 5 м, XLR(f) - TR(Jack 6.35 мм моно). Питание от батареек ААA (2х 1,5В) - в комплекте или фантомное +48В.</t>
   </si>
   <si>
     <t>8 000</t>
   </si>
   <si>
     <t>RM-105</t>
   </si>
   <si>
-    <t>Устройство для подачи голосовых объявлений, проведения совещаний и т.д. Конденсаторный (электретный) микрофон типа "гусиная шея" (длина 420 мм). Кардиоидная направленность. Чувствительность -42 дБ, диапазон частот 80 Гц - 12 кГц, максимальный SPL 120 дБ, выходной импеданс 200 Ом (XLR, небалансный). Длина соединительного кабеля 5 м, XLR(f) - XLR(m). Питание от батареек AAA (2х 1,5В) или фантомное +48В.</t>
+    <t>Устройство для подачи голосовых объявлений, проведения совещаний и т.д. Конденсаторный (электретный) микрофон типа "гусиная шея" (длина 420 мм). Кардиоидная направленность. Чувствительность -42 дБ, диапазон частот 50 Гц - 17.5 кГц, максимальный SPL 120 дБ, выходной импеданс 200 Ом (XLR, небалансный). Длина соединительного кабеля 5 м, XLR(f) - XLR(m). Питание от батареек AAA (2х 1,5В) или фантомное +48В.</t>
   </si>
   <si>
     <t>RM-201</t>
   </si>
   <si>
     <t>Для театрально-сценических выступлений, улавливает голос / вокал / музыку и передает на усилитель. Конденсаторный капсюль с обратной поляризацией, диаграмма суперкардиоида, угол охвата 120°. Частотный диапазон 100 - 16000 Гц, чувствительность -42 дБ, max SPL 102 дБ, сигнал/шум 55 дБ. Импеданс 2 кОм. Питание фантомное, DC 9-52В. Диаметр съемной головки 12 мм, вес микрофона 750 г. Присоединен микрофонный кабель длиной 10 м с разъемом XLR(m) 3-pin.</t>
   </si>
   <si>
     <t>14 000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1818,1111 +1809,1111 @@
       </c>
       <c r="E33" s="4" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="4" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="E36" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="E37" s="4" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="4" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="4" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="3" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="3" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F76" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="3" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F79" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B38:G38"/>
     <mergeCell ref="B50:G50"/>
     <mergeCell ref="B55:G55"/>